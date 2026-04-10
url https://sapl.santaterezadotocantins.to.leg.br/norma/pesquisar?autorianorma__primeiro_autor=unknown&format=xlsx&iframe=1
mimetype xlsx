--- v0 (2026-01-11)
+++ v1 (2026-04-10)
@@ -10,389 +10,614 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="188">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>LEI</t>
+  </si>
+  <si>
+    <t>Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2026/46/lei_407-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 384/2025 para criar o cargo em comissão de Coordenador(a) do Centro de Referência de Assistência Social - CRAS, no âmbito da Secretaria Municipal de Assistência Social e da Mulher, altera a Diretoria de Compras e Licitação, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2026/45/lei_406-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei Municipal nº 384/2025, que trata da Estrutura Administrativa do Poder Executivo, para criar cargos de Brigadista, instituir a Brigada de Incêndio Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/44/lei_405-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do Município de Santa Tereza do Tocantins, o Programa de Desempenho da Atenção Primária à Saúde - APS, nos termos da Portaria GM/MS nº 3.493, de 10 de abril de 2024, do Ministério da Saúde e dá outras providências.</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/43/lei_404-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 384/2025, que dispõe sobre a Estrutura Administrativa do Poder Executivo, para modificar a nomenclatura da Secretaria Municipal de Cultura e dos Povos Originários, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/42/lei_403-2025.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e fixa a Despesa do Município para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/41/lei_402-2025.pdf</t>
+  </si>
+  <si>
+    <t>Aprova o Plano Plurianual para o quadriênio 2026/2029 e dá outras providências.</t>
+  </si>
+  <si>
     <t>26</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>4</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/26/dl_04-2025_aprova_contas_2019.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/26/dl_04-2025_aprova_contas_2019.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas Consolidadas do Município de Santa Tereza do Tocantins, de responsabilidade do Sr. José Raimundo de Sousa Santos, referentes ao exercício de 2019, e dá outras providências.</t>
   </si>
   <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/40/lei_401-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 387/2025 na forma que especifica.</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/39/lei_399-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2026, e dá outras providências.</t>
+  </si>
+  <si>
     <t>25</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>LEI</t>
-[...5 lines deleted...]
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/25/lei_398-25.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/25/lei_398-25.pdf</t>
   </si>
   <si>
     <t>Prorroga o a vigência do Plano Municipal de Educação (PME), aprovado pela Lei Municipal nº 289/2015, e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/22/dl_03-2025_aprova_contas_2020_comp.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/22/dl_03-2025_aprova_contas_2020_comp.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas Consolidadas do Município de Santa Tereza do Tocantins, de responsabilidade do Sr. Valteir Lustosa de Oliveira, referentes ao exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/24/lei_397-25.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/24/lei_397-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desvinculação da Creche Municipal Primeira Dama Creuza Pereira Campos, da Escola Municipal Francisco de Sousa Barros, e dá outras providências.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/23/lei_396-25.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/23/lei_396-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delimitação da faixa de Área de Preservação Permanente - APP, em área urbana consolidada, ao longo do córrego Santa Tereza, para fins de instalação de equipamento público de interesse social, e dá outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/21/dl_02-2025_aprova_contas_2021_comp.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/21/dl_02-2025_aprova_contas_2021_comp.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas Consolidadas do Município de Santa Tereza do Tocantins, de responsabilidade do Sr. Antônio da Silva Campos, referentes ao exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/19/lei_395-25.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/19/lei_395-25.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos da Mulher CMDM, e adota outras providências.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/18/lei_394-25.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/18/lei_394-25.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Santaterezense ao Deputado Federal Vicentinho Júnior e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/17/lei_393-25.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/17/lei_393-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 384/2025, na forma que especifica.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/16/lei_392-25.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/16/lei_392-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização da Lei nº 378/2024 - LOA 2025 e abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/15/lei_391-25.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/15/lei_391-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação excepcional por tempo determinado de professores, para atender a Educação de Tempo Integral na Rede Municipal de Ensino de Santa Tereza do Tocantins, na forma que especifica.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/14/lei_390-25.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/14/lei_390-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Incorporação de Área Rural ao perímetro urbano de Santa Tereza do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/13/lei_389-25.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/13/lei_389-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de contratação de condenados pela Lei Federal nº 11.340/2006 - Lei Maria da Penha, por parte do Poder Público Municipal, bem como impede nomeação, e dá outras providências.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/12/lei_388-25.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/12/lei_388-25.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da implantação de Código QR em todas as placas de obras públicas municipais para leitura e fiscalização eletrônica.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Medida Provisória</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/20/mp_01-25.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/20/mp_01-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Segurança Alimentar e Nutricional - SISAN, do Município de Santa Tereza do Tocantins, na forma que especifica.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/8/dl_01-2025_rejeicao_contas_2022.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/8/dl_01-2025_rejeicao_contas_2022.pdf</t>
   </si>
   <si>
     <t>Rejeita a Prestação de Contas Consolidadas do Município de Santa Tereza do Tocantins, de responsabilidade do Sr. Antônio da Silva Campos, referentes ao exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/9/res_02-2025_diarias.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/9/res_02-2025_diarias.pdf</t>
   </si>
   <si>
     <t>Fixa os valores para a concessão de diárias aos vereadores e servidores da Câmara Municipal de Santa Tereza do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/11/lei_385-25.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/11/lei_385-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de utilização de sinais musicais adequados aos alunos portadores de Transtorno o Espectro Autista (TEA), nos estabelecimentos de Ensino Municipal de Santa Tereza do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/10/lei_384-25.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/10/lei_384-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa do Poder Executivo de Santa Tereza do Tocantins, cria cargos, funções, fixa vencimentos, e dá outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/7/resolucao_001-2025.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/7/resolucao_001-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Organizacional inerentes aos cargos de provimento em comissão da Câmara Municipal de Santa Tereza do Tocantins.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/5/lei_362-22_loa.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/5/lei_362-22_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município para o Exercício de 2023.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/4/lei_361-22_ldo.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/4/lei_361-22_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/3/lei_340-21_ppa.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/3/lei_340-21_ppa.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Plurianual do Município de Santa Tereza do Tocantins/TO, para o Quadriênio de 2022/2025.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/1/regimento-camara-santa-tereza-2017.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/1/regimento-camara-santa-tereza-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Santa Tereza do Tocantins, e dá outras providências.</t>
   </si>
   <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2012/38/lei_n258-2012.pdf</t>
+  </si>
+  <si>
+    <t>Fixa os subsídios do Prefeito, Vice-prefeito e Secretários do Município de Santa Tereza do Tocantins.</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1994/37/lei_n057-1994_estatuto_do_servidor.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Estatuto dos Funcionários/Servidores Públicos da Prefeitura Municipal de Santa Tereza do Tocantins, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1991/36/lei_n042-1991.pdf</t>
+  </si>
+  <si>
+    <t>Atualiza a remuneração de Agentes Políticos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1991/35/lei_n038-1991.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Plano de Cargos e Salários de Pessoal do Magistério do Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1991/34/lei_n037-1991.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Diretrizes Orçamentárias para o exercício de 1992, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1991/33/lei_n035-1991.pdf</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
     <t>1990</t>
   </si>
   <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1990/32/lei_n023-1990.pdf</t>
+  </si>
+  <si>
+    <t>Aprova o Código Tributário Municipal.</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1990/31/lei_n019-1990.pdf</t>
+  </si>
+  <si>
+    <t>Cria a Secretaria Municipal da Agricultura e o Departamento da Agricultura deste município.</t>
+  </si>
+  <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1990/2/lei_organica_-_santa_tereza_do_tocantins.pdf</t>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1990/2/lei_organica_-_santa_tereza_do_tocantins.pdf</t>
+  </si>
+  <si>
+    <t>Lei Orgânica do Município de Santa Tereza do Tocantins/TO. (Atual).</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1990/27/lei_organica_st.pdf</t>
   </si>
   <si>
     <t>Lei Orgânica do Município de Santa Tereza do Tocantins/TO.</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1989/30/lei_n07-1989.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a doação de bens imóveis à Telecomunicações de Goiás S.A. - Telegoiás, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1989/29/lei_n06-1989.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Estatuto do Magistério Municipal.</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1989/28/lei_n02-1989.pdf</t>
+  </si>
+  <si>
+    <t>Institui impostos municipais e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -696,68 +921,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/26/dl_04-2025_aprova_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/25/lei_398-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/22/dl_03-2025_aprova_contas_2020_comp.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/24/lei_397-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/23/lei_396-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/21/dl_02-2025_aprova_contas_2021_comp.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/19/lei_395-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/18/lei_394-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/17/lei_393-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/16/lei_392-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/15/lei_391-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/14/lei_390-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/13/lei_389-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/12/lei_388-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/20/mp_01-25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/8/dl_01-2025_rejeicao_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/9/res_02-2025_diarias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/11/lei_385-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/10/lei_384-25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/7/resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/5/lei_362-22_loa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/4/lei_361-22_ldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/3/lei_340-21_ppa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/1/regimento-camara-santa-tereza-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1990/2/lei_organica_-_santa_tereza_do_tocantins.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2026/46/lei_407-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2026/45/lei_406-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/44/lei_405-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/43/lei_404-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/42/lei_403-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/41/lei_402-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/26/dl_04-2025_aprova_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/40/lei_401-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/39/lei_399-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/25/lei_398-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/22/dl_03-2025_aprova_contas_2020_comp.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/24/lei_397-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/23/lei_396-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/21/dl_02-2025_aprova_contas_2021_comp.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/19/lei_395-25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/18/lei_394-25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/17/lei_393-25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/16/lei_392-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/15/lei_391-25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/14/lei_390-25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/13/lei_389-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/12/lei_388-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/20/mp_01-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/8/dl_01-2025_rejeicao_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/9/res_02-2025_diarias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/11/lei_385-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/10/lei_384-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2025/7/resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/5/lei_362-22_loa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2022/4/lei_361-22_ldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2021/3/lei_340-21_ppa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2018/1/regimento-camara-santa-tereza-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/2012/38/lei_n258-2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1994/37/lei_n057-1994_estatuto_do_servidor.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1991/36/lei_n042-1991.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1991/35/lei_n038-1991.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1991/34/lei_n037-1991.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1991/33/lei_n035-1991.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1990/32/lei_n023-1990.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1990/31/lei_n019-1990.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1990/2/lei_organica_-_santa_tereza_do_tocantins.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1990/27/lei_organica_st.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1989/30/lei_n07-1989.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1989/29/lei_n06-1989.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezadotocantins.to.leg.br/media/sapl/public/normajuridica/1989/28/lei_n02-1989.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G26"/>
+  <dimension ref="A1:G46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="119.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="209.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="118.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="242.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -773,618 +998,1098 @@
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="G4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
         <v>24</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="G5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
         <v>28</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D6" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="G6" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
         <v>32</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="1" t="s">
+      <c r="G7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>37</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="F16" s="1" t="s">
+      <c r="G16" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>75</v>
       </c>
       <c r="G17" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="F18" s="1" t="s">
+      <c r="G18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" t="s">
         <v>82</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="F19" s="1" t="s">
+      <c r="G19" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D20" t="s">
-[...5 lines deleted...]
-      <c r="F20" s="1" t="s">
+      <c r="G20" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" t="s">
         <v>90</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>93</v>
       </c>
       <c r="B22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" t="s">
         <v>94</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D22" t="s">
-[...5 lines deleted...]
-      <c r="F22" s="1" t="s">
+      <c r="G22" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="C23" t="s">
         <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
-        <v>101</v>
+        <v>19</v>
       </c>
       <c r="C24" t="s">
         <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="E24" t="s">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="B25" t="s">
-        <v>105</v>
+        <v>19</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
+        <v>102</v>
       </c>
       <c r="D25" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="E25" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G25" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
       <c r="B26" t="s">
-        <v>108</v>
+        <v>19</v>
       </c>
       <c r="C26" t="s">
+        <v>66</v>
+      </c>
+      <c r="D26" t="s">
+        <v>111</v>
+      </c>
+      <c r="E26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="G26" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" t="s">
+        <v>116</v>
+      </c>
+      <c r="D27" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="G27" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" t="s">
+        <v>120</v>
+      </c>
+      <c r="D28" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="G28" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" t="s">
+        <v>102</v>
+      </c>
+      <c r="D29" t="s">
+        <v>111</v>
+      </c>
+      <c r="E29" t="s">
+        <v>112</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="G29" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" t="s">
+        <v>127</v>
+      </c>
+      <c r="C30" t="s">
+        <v>128</v>
+      </c>
+      <c r="D30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="G30" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" t="s">
+        <v>127</v>
+      </c>
+      <c r="C31" t="s">
+        <v>131</v>
+      </c>
+      <c r="D31" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="G31" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" t="s">
+        <v>134</v>
+      </c>
+      <c r="C32" t="s">
+        <v>135</v>
+      </c>
+      <c r="D32" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="G32" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" t="s">
+        <v>102</v>
+      </c>
+      <c r="B33" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" t="s">
+        <v>81</v>
+      </c>
+      <c r="D33" t="s">
+        <v>111</v>
+      </c>
+      <c r="E33" t="s">
+        <v>112</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="G33" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" t="s">
+        <v>141</v>
+      </c>
+      <c r="B34" t="s">
+        <v>142</v>
+      </c>
+      <c r="C34" t="s">
+        <v>143</v>
+      </c>
+      <c r="D34" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="G34" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" t="s">
+        <v>146</v>
+      </c>
+      <c r="B35" t="s">
+        <v>147</v>
+      </c>
+      <c r="C35" t="s">
+        <v>148</v>
+      </c>
+      <c r="D35" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="G35" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" t="s">
+        <v>152</v>
+      </c>
+      <c r="C36" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="G36" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" t="s">
+        <v>152</v>
+      </c>
+      <c r="C37" t="s">
+        <v>141</v>
+      </c>
+      <c r="D37" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="G37" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" t="s">
+        <v>158</v>
+      </c>
+      <c r="B38" t="s">
+        <v>152</v>
+      </c>
+      <c r="C38" t="s">
+        <v>146</v>
+      </c>
+      <c r="D38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="G38" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B39" t="s">
+        <v>152</v>
+      </c>
+      <c r="C39" t="s">
+        <v>155</v>
+      </c>
+      <c r="D39" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G39" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" t="s">
+        <v>164</v>
+      </c>
+      <c r="C40" t="s">
+        <v>61</v>
+      </c>
+      <c r="D40" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="G40" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" t="s">
+        <v>167</v>
+      </c>
+      <c r="B41" t="s">
+        <v>164</v>
+      </c>
+      <c r="C41" t="s">
         <v>69</v>
       </c>
-      <c r="D26" t="s">
-[...9 lines deleted...]
-        <v>112</v>
+      <c r="D41" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="G41" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42" t="s">
+        <v>164</v>
+      </c>
+      <c r="C42" t="s">
+        <v>66</v>
+      </c>
+      <c r="D42" t="s">
+        <v>170</v>
+      </c>
+      <c r="E42" t="s">
+        <v>171</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="G42" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" t="s">
+        <v>174</v>
+      </c>
+      <c r="B43" t="s">
+        <v>164</v>
+      </c>
+      <c r="C43" t="s">
+        <v>102</v>
+      </c>
+      <c r="D43" t="s">
+        <v>170</v>
+      </c>
+      <c r="E43" t="s">
+        <v>171</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="G43" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" t="s">
+        <v>177</v>
+      </c>
+      <c r="B44" t="s">
+        <v>178</v>
+      </c>
+      <c r="C44" t="s">
+        <v>123</v>
+      </c>
+      <c r="D44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="G44" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" t="s">
+        <v>181</v>
+      </c>
+      <c r="B45" t="s">
+        <v>178</v>
+      </c>
+      <c r="C45" t="s">
+        <v>182</v>
+      </c>
+      <c r="D45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="G45" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" t="s">
+        <v>185</v>
+      </c>
+      <c r="B46" t="s">
+        <v>178</v>
+      </c>
+      <c r="C46" t="s">
+        <v>66</v>
+      </c>
+      <c r="D46" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="G46" t="s">
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
     <hyperlink ref="F23" r:id="rId22"/>
     <hyperlink ref="F24" r:id="rId23"/>
     <hyperlink ref="F25" r:id="rId24"/>
     <hyperlink ref="F26" r:id="rId25"/>
+    <hyperlink ref="F27" r:id="rId26"/>
+    <hyperlink ref="F28" r:id="rId27"/>
+    <hyperlink ref="F29" r:id="rId28"/>
+    <hyperlink ref="F30" r:id="rId29"/>
+    <hyperlink ref="F31" r:id="rId30"/>
+    <hyperlink ref="F32" r:id="rId31"/>
+    <hyperlink ref="F33" r:id="rId32"/>
+    <hyperlink ref="F34" r:id="rId33"/>
+    <hyperlink ref="F35" r:id="rId34"/>
+    <hyperlink ref="F36" r:id="rId35"/>
+    <hyperlink ref="F37" r:id="rId36"/>
+    <hyperlink ref="F38" r:id="rId37"/>
+    <hyperlink ref="F39" r:id="rId38"/>
+    <hyperlink ref="F40" r:id="rId39"/>
+    <hyperlink ref="F41" r:id="rId40"/>
+    <hyperlink ref="F42" r:id="rId41"/>
+    <hyperlink ref="F43" r:id="rId42"/>
+    <hyperlink ref="F44" r:id="rId43"/>
+    <hyperlink ref="F45" r:id="rId44"/>
+    <hyperlink ref="F46" r:id="rId45"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>