--- v0 (2025-10-05)
+++ v1 (2026-04-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="30">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
@@ -73,50 +73,77 @@
     <t>38</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Contratação da empresa H. Lopes Sistemas Ltda, CNPJ: 01.689.869/0001-18, para prestação de serviços de licença de uso de software para gestão pública, para atender a Câmara Municipal de Santa Tereza do Tocantins, no período de janeiro a dezembro de 2025. Valor total de R$ 18.000,00 (dezoito mil reais).</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Contratação da empresa João Batista Parente Neres, CNPJ: 18.446.097/0001-26, para prestação de manutenção do sistema administrador do website portal da transparência do Legislativo Municipal de Santa Tereza do Tocantins/TO, no período de março a dezembro de 2025. Valor total de R$ 6.000,00 (seis mil reais).</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Contratação da empresa Kadoch Digital Comunicação Visual Ltda, CNPJ: 45.229.428/0001-49, para prestação dos serviços de transmissão ao vivo das Sessões semanais e criação de cards para atender a Câmara Municipal de Santa Tereza do Tocantins. Vigência: De abril a dezembro de 2025. Valor total de R$ 18.000,00 (dezoito mil reais).</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Contratação da empresa H Lopes Sistema Eireli - EPP, CNPJ: 01.689.869/0001-58, Objeto: Licenciamento de uso (locação) de solução integrada de gestão pública, em plataforma web, composta pelos módulos de contabilidade pública, recursos humanos e folha de pagamento, tesouraria, compras e licitações, patrimônio e almoxarifado, incluindo serviços de migração de dados, manutenção, atualização tecnológica e suporte técnico, para a Câmara Municipal de Santa Tereza do Tocantins, durante o exercício de 2026. Valor global de R$ 20.400,00 (vinte mil e quatrocentos reais). Vigência: janeiro a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>Contratação da empresa Confiança Assessoria e Consultoria Ltda, CNPJ: 64.314.896/0001-66, Objeto: Prestação de serviços técnicos profissionais de assessoria e consultoria em licitações e contratos administrativos, para a Câmara Municipal de Santa Tereza do Tocantins. Valor global de R$ 30.000,00 (trinta mil reais). Vigência: janeiro a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>Contratação da empresa João Batista Parente Neres, CNPJ: 18.446.097/0001-26, Objeto: Prestação de serviços para manutenção do sistema administrador do website e portal da transparência do Legislativo Municipal de Santa Tereza do Tocantins/TO, durante o exercício de 2026. Valor global de R$ 7.800,00 (sete mil e oitocentos reais). Vigência: janeiro a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>Contratação da empresa Kadosh Digital Comunicação Visual Ltda, CNPJ: 45.229.428/0001-49, Objeto: Transmissão ao vivo das Sessões Ordinárias e Extraordinárias da Câmara Municipal de Santa Tereza do Tocantins/TO, para o exercício de 2026. Valor global de R$ 22.000,00 (vinte e dois mil reais). Vigência: fevereiro a dezembro de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -408,51 +435,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -520,50 +547,130 @@
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>