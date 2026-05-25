--- v1 (2026-04-10)
+++ v2 (2026-05-25)
@@ -10,140 +10,194 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="48">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
-    <t>Contratação da empresa Naza Serviços Ltda, CNPJ: 58.041.636/0001-61, para prestação de serviços especializados em Consultoria e Assessoria em Administração Pública, junto a Comissão de Contratação em todas as modalidades e pregões presencias e eletrônicos, em todas as suas etapas e alimentação do SICAP-LCO do TCE/TO. (1ª, 2ª e 3ª fases), da Câmara Municipal de Santa Tereza do Tocantins, no período de janeiro a dezembro de 2025. Valor global de R$ 30.000,00 (trinta mil reais).</t>
+    <t>Processo para contratação de empresa para prestação de serviços especializados em Consultoria e Assessoria em Administração Pública, junto a Comissão de Contratação em todas as modalidades e pregões presencias e eletrônicos, em todas as suas etapas e alimentação do SICAP-LCO do TCE/TO. (1ª, 2ª e 3ª fases), da Câmara Municipal de Santa Tereza do Tocantins. EMPRESA CONTRATADA: NAZA SERVIÇOS LTDA, CNPJ: 58.041.636/0001-61. VALOR TOTAL: R$ 30.000,00 (trinta mil reais). VIGÊNCIA: janeiro a dezembro de 2025.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>Contratação da empresa H. Lopes Sistemas Ltda, CNPJ: 01.689.869/0001-18, para prestação de serviços de licença de uso de software para gestão pública, para atender a Câmara Municipal de Santa Tereza do Tocantins, no período de janeiro a dezembro de 2025. Valor total de R$ 18.000,00 (dezoito mil reais).</t>
+    <t>Processo para contratação de empresa para prestação de serviços de licença de uso de software para gestão pública, para atender a Câmara Municipal de Santa Tereza do Tocantins. EMPRESA CONTRATADA: H. LOPES SISTEMAS LTDA, CNPJ: 01.689.869/0001-18. VALOR TOTAL: R$ 18.000,00 (dezoito mil reais). VIGÊNCIA: janeiro a dezembro de 2025.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>Contratação da empresa João Batista Parente Neres, CNPJ: 18.446.097/0001-26, para prestação de manutenção do sistema administrador do website portal da transparência do Legislativo Municipal de Santa Tereza do Tocantins/TO, no período de março a dezembro de 2025. Valor total de R$ 6.000,00 (seis mil reais).</t>
+    <t>Processo para contratação de empresa para prestação de manutenção do sistema administrador do website portal da transparência do Legislativo Municipal de Santa Tereza do Tocantins/TO. EMPRESA CONTRATADA: JOÃO BATISTA PARENTE NERES, CNPJ: 18.446.097/0001-26. VALOR TOTAL: R$ 6.000,00 (seis mil reais). VIGÊNCIA: março a dezembro de 2025.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>Contratação da empresa Kadoch Digital Comunicação Visual Ltda, CNPJ: 45.229.428/0001-49, para prestação dos serviços de transmissão ao vivo das Sessões semanais e criação de cards para atender a Câmara Municipal de Santa Tereza do Tocantins. Vigência: De abril a dezembro de 2025. Valor total de R$ 18.000,00 (dezoito mil reais).</t>
+    <t>Processo para contratação de empresa para prestação dos serviços de transmissão ao vivo das Sessões semanais e criação de cards para atender a Câmara Municipal de Santa Tereza do Tocantins. EMPRESA CONTRATADA: KADOCH DIGITAL COMUNICAÇÃO VISUAL LTDA, CNPJ: 45.229.428/0001-49. VALOR TOTAL: R$ 18.000,00 (dezoito mil reais). VIGÊNCIA: abril a dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa para prestação de serviços de implantação de sistema de geração de energia fotovoltaica de 7.70 KWP com geração de 900khw/mês, para atender as necessidades da Câmara Municipal de Santa Tereza do Tocantins/TO. EMPRESA CONTRATADA: VALDETE RIBEIRO MORAIS JUNIO, CNPJ: 60.551.646/0001-99. VALOR TOTAL: R$ 15.950,00 (quinze mil, novecentos e cinquenta reais). VIGÊNCIA: dezembro de 2025 a maio de 2026.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>Contratação da empresa H Lopes Sistema Eireli - EPP, CNPJ: 01.689.869/0001-58, Objeto: Licenciamento de uso (locação) de solução integrada de gestão pública, em plataforma web, composta pelos módulos de contabilidade pública, recursos humanos e folha de pagamento, tesouraria, compras e licitações, patrimônio e almoxarifado, incluindo serviços de migração de dados, manutenção, atualização tecnológica e suporte técnico, para a Câmara Municipal de Santa Tereza do Tocantins, durante o exercício de 2026. Valor global de R$ 20.400,00 (vinte mil e quatrocentos reais). Vigência: janeiro a dezembro de 2026.</t>
+    <t>Processo para contratação de empresa para licenciamento de uso (locação) de solução integrada de gestão pública, em plataforma web, composta pelos módulos de contabilidade pública, recursos humanos e folha de pagamento, tesouraria, compras e licitações, patrimônio e almoxarifado, incluindo serviços de migração de dados, manutenção, atualização tecnológica e suporte técnico, para a Câmara Municipal de Santa Tereza do Tocantins. EMPRESA CONTRATADA: H LOPES SISTEMA EIRELI - EPP, CNPJ: 01.689.869/0001-58. VALOR TOTAL: R$ 20.400,00 (vinte mil e quatrocentos reais). VIGÊNCIA: janeiro a dezembro de 2026.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>Contratação da empresa Confiança Assessoria e Consultoria Ltda, CNPJ: 64.314.896/0001-66, Objeto: Prestação de serviços técnicos profissionais de assessoria e consultoria em licitações e contratos administrativos, para a Câmara Municipal de Santa Tereza do Tocantins. Valor global de R$ 30.000,00 (trinta mil reais). Vigência: janeiro a dezembro de 2026.</t>
+    <t>Processo para contratação de empresa para prestação de serviços técnicos profissionais de assessoria e consultoria em licitações e contratos administrativos, para a Câmara Municipal de Santa Tereza do Tocantins. EMPRESA CONTRATADA: CONFIANÇA ASSESSORIA E CONSULTORIA LTDA, CNPJ: 64.314.896/0001-66. VALOR TOTAL: R$ 30.000,00 (trinta mil reais). VIGÊNCIA: janeiro a dezembro de 2026.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>Contratação da empresa João Batista Parente Neres, CNPJ: 18.446.097/0001-26, Objeto: Prestação de serviços para manutenção do sistema administrador do website e portal da transparência do Legislativo Municipal de Santa Tereza do Tocantins/TO, durante o exercício de 2026. Valor global de R$ 7.800,00 (sete mil e oitocentos reais). Vigência: janeiro a dezembro de 2026.</t>
+    <t>Processo para contratação de empresa para prestação de serviços para manutenção do sistema administrador do website e portal da transparência do Legislativo Municipal de Santa Tereza do Tocantins/TO, durante o exercício de 2026. EMPRESA CONTRATADA: JOÃO BATISTA PARENTE NERES, CNPJ: 18.446.097/0001-26. VALOR TOTAL: R$ 7.800,00 (sete mil e oitocentos reais). VIGÊNCIA: janeiro a dezembro de 2026.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>Contratação da empresa Kadosh Digital Comunicação Visual Ltda, CNPJ: 45.229.428/0001-49, Objeto: Transmissão ao vivo das Sessões Ordinárias e Extraordinárias da Câmara Municipal de Santa Tereza do Tocantins/TO, para o exercício de 2026. Valor global de R$ 22.000,00 (vinte e dois mil reais). Vigência: fevereiro a dezembro de 2026.</t>
+    <t>Processo para contratação de empresa para transmissão ao vivo das Sessões Ordinárias e Extraordinárias da Câmara Municipal de Santa Tereza do Tocantins/TO, para o exercício de 2026. EMPRESA CONTRATADA: KADOSH DIGITAL COMUNICAÇÃO VISUAL LTDA, CNPJ: 45.229.428/0001-49. VALOR TOTAL: R$ 22.000,00 (vinte e dois mil reais). VIGÊNCIA: fevereiro a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa para fornecimento de combustível destinado a atender as necessidades da Câmara Municipal de Santa Tereza do Tocantins/TO. EMPRESA CONTRATADA: ALCIDES SOUSA ROCHA FILHO - LTDA, CNPJ: 03.796.037/0001-66. VALOR TOTAL: R$ 38.445,00 (trinta e oito mil, quatrocentos e quarenta e cinco reais). VIGÊNCIA: março a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa para prestação de serviços técnicos de comunicação institucional, visando a produção e divulgação de conteúdos informativos referente as atividades legislativa da Câmara Municipal de Santa Tereza do Tocantins/TO. EMPRESA CONTRATADA: LUCAS DE OLIVEIRA FEITOSA COMUNICAÇÃO VISUAL, CNPJ: 64.278.926/0001-26. VALOR TOTAL: R$ 20.000,00 (vinte mil reais). VIGÊNCIA: março a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa especializada para prestação de serviços de assessoria em gestão pública, e prestação dos serviços técnicos de alimentação, operacionalização, gestão e suporte dos módulos de compras, licitação e contratos, integrantes do sistema de gestão pública da Câmara Municipal de Santa Tereza do Tocantins/TO, incluindo a execução de rotinas administrativas, inserção, tratamento e atualização de dados, acompanhamento dos fluxos operacionais, bem como suporte técnico aos usuários. EMPRESA CONTRATADA: JULIANA LUSTOSA ARAÚJO, CNPJ: 42.046.956/0001-74. VALOR TOTAL: R$ 25.000,00 (vinte e cinco mil reais). VIGÊNCIA: março a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa especializada para digitalização de documentos oficiais referentes aos últimos três exercícios anteriores e ao exercício vigente da Câmara Municipal de Santa Tereza do Tocantins/TO. EMPRESA CONTRATADA: LEX CONSULTORIA, ASSESSORIA E PROJETOS LTDA, CNPJ: 06.124.352/0001-35. VALOR TOTAL: R$ 60.000,00 (sessenta mil reais). VIGÊNCIA: março a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Processo para aquisição de carnes em geral para atender as necessidades da Câmara Municipal de Santa Tereza do Tocantins/TO, em conformidade com o Termo de Referência. EMPRESA CONTRATADA: ISNARD LIMA SOARES, CNPJ: 26.243.868/0001-06. VALOR ESTIMADO: R$ 11.825,25 (onze mil, oitocentos e vinte e cinco reais e vinte e cinco centavos). VIGÊNCIA: março a dezembro de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -435,51 +489,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -554,123 +608,243 @@
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>